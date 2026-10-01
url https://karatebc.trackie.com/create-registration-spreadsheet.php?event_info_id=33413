--- v3 (2026-06-16)
+++ v4 (2026-10-01)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1156">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>: ENTENTE SPORTIVE MADINET BATNA</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1-Kootenays</t>
   </si>
   <si>
     <t>Not an instructor</t>
   </si>
   <si>
@@ -155,51 +155,51 @@
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>2-Thompson-Okanagan</t>
   </si>
   <si>
     <t>Chief Instructor</t>
   </si>
   <si>
     <t>Inst-Beg In Training</t>
   </si>
   <si>
     <t>Regional Judge</t>
   </si>
   <si>
     <t>Competitive</t>
   </si>
   <si>
-    <t>Event Registration - Taneda Dojo Westbank Chito-Ryu</t>
+    <t>Event Registration - Taneda Dojo Kelowna/West Kelowna Chito-Ryu</t>
   </si>
   <si>
     <t>Non-binary</t>
   </si>
   <si>
     <t>6Tigers Academy</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>3-Fraser Valley</t>
   </si>
   <si>
     <t>Club Instructor</t>
   </si>
   <si>
     <t>Inst-Beg Trained</t>
   </si>
   <si>
     <t>Regional Referee</t>
   </si>
@@ -1781,248 +1781,251 @@
   <si>
     <t>Guildwood Chito Kai Karate School</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
     <t>Guseikai Bell Dojo</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>
   <si>
     <t>Guseikai Calgary Wado Group Inc</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Guseikai Karate Club</t>
   </si>
   <si>
     <t>French Southern Territories</t>
   </si>
   <si>
+    <t>Guseikai Karate North Vancouver</t>
+  </si>
+  <si>
+    <t>Togo</t>
+  </si>
+  <si>
     <t>Haida Gwaii Shito-Ryu</t>
   </si>
   <si>
-    <t>Togo</t>
+    <t>Thailand</t>
   </si>
   <si>
     <t>Hajime Karate</t>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>Tajikistan</t>
   </si>
   <si>
     <t>Halifax Ryuseikan (RYUS)</t>
   </si>
   <si>
-    <t>Tajikistan</t>
+    <t>Tokelau</t>
   </si>
   <si>
     <t>Ham's Martial Arts</t>
   </si>
   <si>
-    <t>Tokelau</t>
+    <t>East Timor</t>
   </si>
   <si>
     <t>Hamilton Itosu Kai</t>
   </si>
   <si>
-    <t>East Timor</t>
+    <t>Turkmenistan</t>
   </si>
   <si>
     <t>Harbour City Shotokan</t>
   </si>
   <si>
-    <t>Turkmenistan</t>
+    <t>Tunisia</t>
   </si>
   <si>
     <t>Harper Karate Kai</t>
   </si>
   <si>
-    <t>Tunisia</t>
+    <t>Tonga</t>
   </si>
   <si>
     <t>Hartlepool Wadokai</t>
   </si>
   <si>
-    <t>Tonga</t>
+    <t>Turkey</t>
   </si>
   <si>
     <t>Hastings Martial Arts</t>
   </si>
   <si>
-    <t>Turkey</t>
+    <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Hawkes Martial Arts</t>
   </si>
   <si>
-    <t>Trinidad and Tobago</t>
+    <t>Tuvalu</t>
   </si>
   <si>
     <t>Hayabusa Karate</t>
   </si>
   <si>
-    <t>Tuvalu</t>
+    <t>Taiwan</t>
   </si>
   <si>
     <t>Heian Dojo SKIF Hamilton</t>
   </si>
   <si>
-    <t>Taiwan</t>
+    <t>Tanzania</t>
   </si>
   <si>
     <t>Higashi School of Karate</t>
   </si>
   <si>
-    <t>Tanzania</t>
+    <t>Ukraine</t>
   </si>
   <si>
     <t>High Park Martial Arts</t>
   </si>
   <si>
-    <t>Ukraine</t>
+    <t>Uganda</t>
   </si>
   <si>
     <t>Hinode Karate and Kobudo</t>
   </si>
   <si>
-    <t>Uganda</t>
+    <t>U.S. Minor Outlying Islands</t>
   </si>
   <si>
     <t>HMA Cambridge</t>
   </si>
   <si>
-    <t>U.S. Minor Outlying Islands</t>
+    <t>Uruguay</t>
   </si>
   <si>
     <t>HokKouKan</t>
   </si>
   <si>
-    <t>Uruguay</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
     <t>Hoku Shin</t>
   </si>
   <si>
-    <t>Uzbekistan</t>
+    <t>Vatican City</t>
   </si>
   <si>
     <t>Hoku Shin Kakabeka</t>
   </si>
   <si>
-    <t>Vatican City</t>
+    <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>hoku shin thunder bay</t>
   </si>
   <si>
-    <t>Saint Vincent and the Grenadines</t>
+    <t>Venezuela</t>
   </si>
   <si>
     <t>Hollyburn Karate Club</t>
   </si>
   <si>
-    <t>Venezuela</t>
+    <t>British Virgin Islands</t>
   </si>
   <si>
     <t>Honbu Dojo (Legacy)</t>
   </si>
   <si>
-    <t>British Virgin Islands</t>
+    <t>U.S. Virgin Islands</t>
   </si>
   <si>
     <t>Hotshot Athletic Martial Arts</t>
   </si>
   <si>
-    <t>U.S. Virgin Islands</t>
+    <t>Vietnam</t>
   </si>
   <si>
     <t>Huron Community Centre Karate</t>
   </si>
   <si>
-    <t>Vietnam</t>
+    <t>Vanuatu</t>
   </si>
   <si>
     <t>ICKF (International Chito Ryu Karate &amp; Fitness Inc.)</t>
   </si>
   <si>
-    <t>Vanuatu</t>
+    <t>Wallis and Futuna</t>
   </si>
   <si>
     <t>Ikf india</t>
   </si>
   <si>
-    <t>Wallis and Futuna</t>
+    <t>Samoa</t>
   </si>
   <si>
     <t>IKF Kitsap</t>
   </si>
   <si>
-    <t>Samoa</t>
+    <t>Kosovo</t>
   </si>
   <si>
     <t>IKSSI-Institut de Karate  Shotokan de Sept-Iles</t>
   </si>
   <si>
-    <t>Kosovo</t>
+    <t>Yemen</t>
   </si>
   <si>
     <t>IMA Houston</t>
   </si>
   <si>
-    <t>Yemen</t>
+    <t>Mayotte</t>
   </si>
   <si>
     <t>IMA Utah</t>
   </si>
   <si>
-    <t>Mayotte</t>
+    <t>South Africa</t>
   </si>
   <si>
     <t>Indian Karate Team</t>
   </si>
   <si>
-    <t>South Africa</t>
+    <t>Zambia</t>
   </si>
   <si>
     <t>Ingersoll Goju Ryu Karate</t>
   </si>
   <si>
-    <t>Zambia</t>
+    <t>Zimbabwe</t>
   </si>
   <si>
     <t>Institute of Martial Arts</t>
   </si>
   <si>
-    <t>Zimbabwe</t>
-[...1 lines deleted...]
-  <si>
     <t>Intention Martial Arts</t>
   </si>
   <si>
     <t>International Karate Do-Goju Kai Pakistan ( SICAS BOYS KARATE CLUB)</t>
   </si>
   <si>
     <t>International Karate Federation</t>
   </si>
   <si>
     <t>International Karate Federation-Kitsap</t>
   </si>
   <si>
     <t>INTERNATIONAL KARATE TRAINING ACADEMY</t>
   </si>
   <si>
     <t>International Shotokan Karate</t>
   </si>
   <si>
     <t>International Shuri-Ryu Karate India</t>
   </si>
   <si>
     <t>Ippon Goju Ryu Karate Club</t>
   </si>
   <si>
     <t>Ippon Karate Dojo</t>
@@ -3059,60 +3062,60 @@
   <si>
     <t>Stonetown Karate Centre Inc.</t>
   </si>
   <si>
     <t>Sudbury KMAC</t>
   </si>
   <si>
     <t>Summit Karate</t>
   </si>
   <si>
     <t>Surrey YMCA Shotokan Karate Club</t>
   </si>
   <si>
     <t>SWM Budokan Academy of Martial Arts</t>
   </si>
   <si>
     <t>Takahashi Dojo</t>
   </si>
   <si>
     <t>Tallack Martial Arts</t>
   </si>
   <si>
     <t>Taneda Dojo Kelowna Chito-Ryu</t>
   </si>
   <si>
+    <t>Taneda Dojo Kelowna/West Kelowna Chito-Ryu</t>
+  </si>
+  <si>
     <t>Taneda Dojo Peachland</t>
   </si>
   <si>
-    <t>Taneda Dojo Penticton Chito-Ryu</t>
+    <t>Taneda Dojo Penticton/Summerland Chito-Ryu</t>
   </si>
   <si>
     <t>Taneda Dojo Summerland Chito-Ryu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Taneda Dojo Westbank Chito-Ryu</t>
   </si>
   <si>
     <t>Tanzadeh Shitokai</t>
   </si>
   <si>
     <t>Tasaki Kai Karate (SEIWA)</t>
   </si>
   <si>
     <t>TDK Karate Academy</t>
   </si>
   <si>
     <t>Team Italy</t>
   </si>
   <si>
     <t>Team Pro Fit Karate-Do</t>
   </si>
   <si>
     <t>Team Trackie DOJO</t>
   </si>
   <si>
     <t>Tesshinkan</t>
   </si>
   <si>
     <t>The Arabian Karate Club</t>
   </si>
@@ -14320,50 +14323,53 @@
       </c>
       <c r="DB748" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="749" spans="1:118">
       <c r="F749" s="2"/>
       <c r="N749" t="s">
         <v>5</v>
       </c>
       <c r="W749" t="s">
         <v>5</v>
       </c>
       <c r="DB749" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="750" spans="1:118">
       <c r="F750" s="2"/>
       <c r="N750" t="s">
         <v>5</v>
       </c>
       <c r="W750" t="s">
         <v>5</v>
       </c>
+      <c r="DB750" t="s">
+        <v>1155</v>
+      </c>
     </row>
     <row r="751" spans="1:118">
       <c r="F751" s="2"/>
       <c r="N751" t="s">
         <v>5</v>
       </c>
       <c r="W751" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="752" spans="1:118">
       <c r="F752" s="2"/>
       <c r="N752" t="s">
         <v>5</v>
       </c>
       <c r="W752" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="753" spans="1:118">
       <c r="F753" s="2"/>
       <c r="N753" t="s">
         <v>5</v>
       </c>
       <c r="W753" t="s">
@@ -16588,51 +16594,51 @@
       <c r="F1000" s="2"/>
       <c r="N1000" t="s">
         <v>5</v>
       </c>
       <c r="W1000" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="14">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DM$1:$DM$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DN$1:$DN$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$749</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$750</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DF$1:$DF$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DI$1:$DI$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$2</formula1>
     </dataValidation>