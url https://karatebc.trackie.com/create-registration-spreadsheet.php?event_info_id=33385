--- v3 (2026-03-15)
+++ v4 (2026-06-16)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1016">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1-Kootenays</t>
   </si>
   <si>
     <t>Not an instructor</t>
   </si>
   <si>
@@ -2208,50 +2208,53 @@
     <t>Montessori School Caledon</t>
   </si>
   <si>
     <t>Mount Pleasant Karate</t>
   </si>
   <si>
     <t>Mount Pleasant Seiwa Kai</t>
   </si>
   <si>
     <t>Mountain Karate Association</t>
   </si>
   <si>
     <t>Mountain Martial Arts</t>
   </si>
   <si>
     <t>Mountain Shidokan Karate</t>
   </si>
   <si>
     <t>Mountain Shidokan Karate-Do</t>
   </si>
   <si>
     <t>Mr. Kersey's Karate School Ltd.</t>
   </si>
   <si>
     <t>Mukashi School Of Karate</t>
+  </si>
+  <si>
+    <t>Murphy’s Karate Academy (MPKA)</t>
   </si>
   <si>
     <t>Musashi Karate Academy</t>
   </si>
   <si>
     <t>Nakusp Shotokan Karate Club</t>
   </si>
   <si>
     <t>Nanaimo Renshikan Shito Ryu</t>
   </si>
   <si>
     <t>Nanaimo Shotokan Karate-Do</t>
   </si>
   <si>
     <t>National Centre for Karate and Martial Arts</t>
   </si>
   <si>
     <t>Nechako Karate Club</t>
   </si>
   <si>
     <t>New Glasgow Karate Club (NGKC)</t>
   </si>
   <si>
     <t>New Hamburg Karate Club</t>
   </si>
@@ -12235,50 +12238,53 @@
       </c>
       <c r="DB609" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="610" spans="1:118">
       <c r="F610" s="2"/>
       <c r="N610" t="s">
         <v>5</v>
       </c>
       <c r="W610" t="s">
         <v>5</v>
       </c>
       <c r="DB610" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="611" spans="1:118">
       <c r="F611" s="2"/>
       <c r="N611" t="s">
         <v>5</v>
       </c>
       <c r="W611" t="s">
         <v>5</v>
       </c>
+      <c r="DB611" t="s">
+        <v>1016</v>
+      </c>
     </row>
     <row r="612" spans="1:118">
       <c r="F612" s="2"/>
       <c r="N612" t="s">
         <v>5</v>
       </c>
       <c r="W612" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="613" spans="1:118">
       <c r="F613" s="2"/>
       <c r="N613" t="s">
         <v>5</v>
       </c>
       <c r="W613" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="614" spans="1:118">
       <c r="F614" s="2"/>
       <c r="N614" t="s">
         <v>5</v>
       </c>
       <c r="W614" t="s">
@@ -15754,51 +15760,51 @@
       <c r="F1000" s="2"/>
       <c r="N1000" t="s">
         <v>5</v>
       </c>
       <c r="W1000" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="14">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DM$1:$DM$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DN$1:$DN$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$610</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$611</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DF$1:$DF$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DI$1:$DI$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$2</formula1>
     </dataValidation>