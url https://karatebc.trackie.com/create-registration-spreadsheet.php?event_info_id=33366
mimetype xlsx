--- v4 (2026-06-16)
+++ v5 (2026-10-21)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1158">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>: ENTENTE SPORTIVE MADINET BATNA</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1-Kootenays</t>
   </si>
   <si>
     <t>Not an instructor</t>
   </si>
   <si>
@@ -1409,620 +1409,626 @@
   <si>
     <t>Dragon Dojo Isshin-Ryu Karate</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>Dragonz Martial Artz Centre Inc</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>Driftwood Martial Arts Inc.</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Druk Shitokai</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
+    <t>Dulepa Karate</t>
+  </si>
+  <si>
+    <t>Maldives</t>
+  </si>
+  <si>
     <t>Dynamic Martial Arts</t>
   </si>
   <si>
-    <t>Maldives</t>
+    <t>Malawi</t>
   </si>
   <si>
     <t>Dynamo Karate Club</t>
   </si>
   <si>
-    <t>Malawi</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>Dynasty Karate Club</t>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>East Sooke Goju-Ryu</t>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>Mozambique</t>
   </si>
   <si>
     <t>East West Karate</t>
   </si>
   <si>
-    <t>Mozambique</t>
+    <t>Namibia</t>
   </si>
   <si>
     <t>Eastwind Martial Arts</t>
   </si>
   <si>
-    <t>Namibia</t>
+    <t>New Caledonia</t>
   </si>
   <si>
     <t>Ecole de karate Sankudo Ste-Julie (EKSSJ)</t>
   </si>
   <si>
-    <t>New Caledonia</t>
+    <t>Niger</t>
   </si>
   <si>
     <t>Edmonton Goju</t>
   </si>
   <si>
-    <t>Niger</t>
+    <t>Norfolk Island</t>
   </si>
   <si>
     <t>Eishinkai</t>
   </si>
   <si>
-    <t>Norfolk Island</t>
+    <t>Nigeria</t>
   </si>
   <si>
     <t>Elite Karate Academy - Abbotsford</t>
   </si>
   <si>
-    <t>Nigeria</t>
+    <t>Nicaragua</t>
   </si>
   <si>
     <t>Elite Surrey Karate</t>
   </si>
   <si>
-    <t>Nicaragua</t>
+    <t>Netherlands</t>
   </si>
   <si>
     <t>Endeavour Martial Arts</t>
   </si>
   <si>
-    <t>Netherlands</t>
+    <t>Norway</t>
   </si>
   <si>
     <t>Energy Martial Arts Academy</t>
   </si>
   <si>
-    <t>Norway</t>
+    <t>Nepal</t>
   </si>
   <si>
     <t>Enter the tiger isshinryu karate</t>
   </si>
   <si>
-    <t>Nepal</t>
+    <t>Nauru</t>
   </si>
   <si>
     <t>Etobicoke Dojo</t>
   </si>
   <si>
-    <t>Nauru</t>
+    <t>Niue</t>
   </si>
   <si>
     <t>Everest Shito-Ryu Karate Do Academy of Canada</t>
   </si>
   <si>
-    <t>Niue</t>
+    <t>New Zealand</t>
   </si>
   <si>
     <t>Family Karate</t>
   </si>
   <si>
-    <t>New Zealand</t>
+    <t>Oman</t>
   </si>
   <si>
     <t>Fédération Nigérienne de karaté</t>
   </si>
   <si>
-    <t>Oman</t>
+    <t>Panama</t>
   </si>
   <si>
     <t>Feminist Karate Union</t>
   </si>
   <si>
-    <t>Panama</t>
+    <t>Peru</t>
   </si>
   <si>
     <t>Fernando Correia School of Karate</t>
   </si>
   <si>
-    <t>Peru</t>
+    <t>French Polynesia</t>
   </si>
   <si>
     <t>Fernie Karate Club</t>
   </si>
   <si>
-    <t>French Polynesia</t>
+    <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Ferris Family Karate</t>
   </si>
   <si>
-    <t>Papua New Guinea</t>
+    <t>Philippines</t>
   </si>
   <si>
     <t>Ferris Family Martial Arts</t>
   </si>
   <si>
-    <t>Philippines</t>
+    <t>Pakistan</t>
   </si>
   <si>
     <t>Fighter Academy (3441)</t>
   </si>
   <si>
-    <t>Pakistan</t>
+    <t>Poland</t>
   </si>
   <si>
     <t>Fighting Griffin Martial Arts</t>
   </si>
   <si>
-    <t>Poland</t>
+    <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>Flash Tiger Budo Fitness</t>
   </si>
   <si>
-    <t>Saint Pierre and Miquelon</t>
+    <t>Pitcairn Islands</t>
   </si>
   <si>
     <t>Fonseca Martial Arts</t>
   </si>
   <si>
-    <t>Pitcairn Islands</t>
+    <t>Puerto Rico</t>
   </si>
   <si>
     <t>Foothills Karate and Kobudo Club Ltd. (FKKC)</t>
   </si>
   <si>
-    <t>Puerto Rico</t>
+    <t>Palestine</t>
   </si>
   <si>
     <t>Forest Heights Community Centre Karate</t>
   </si>
   <si>
-    <t>Palestine</t>
+    <t>Portugal</t>
   </si>
   <si>
     <t>Fraser Lake Shotokan Karate</t>
   </si>
   <si>
-    <t>Portugal</t>
+    <t>Palau</t>
   </si>
   <si>
     <t>Fraser Valley Shito-Ryu</t>
   </si>
   <si>
-    <t>Palau</t>
+    <t>Paraguay</t>
   </si>
   <si>
     <t>Fudochi Shotokan Karate Ryu - Canada</t>
   </si>
   <si>
-    <t>Paraguay</t>
+    <t>Qatar</t>
   </si>
   <si>
     <t>FUMON JUKU</t>
   </si>
   <si>
-    <t>Qatar</t>
+    <t>Réunion</t>
   </si>
   <si>
     <t>Furansu Shorin Ryu</t>
   </si>
   <si>
-    <t>Réunion</t>
+    <t>Romania</t>
   </si>
   <si>
     <t>Fushin Ryu Karate Federation of India</t>
   </si>
   <si>
-    <t>Romania</t>
+    <t>Serbia</t>
   </si>
   <si>
     <t>Garrison Village Chito Ryu</t>
   </si>
   <si>
-    <t>Serbia</t>
+    <t>Russia</t>
   </si>
   <si>
     <t>Gateway Martial Arts</t>
   </si>
   <si>
-    <t>Russia</t>
+    <t>Rwanda</t>
   </si>
   <si>
     <t>Gekko Shotokan Karate Do</t>
   </si>
   <si>
-    <t>Rwanda</t>
+    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>Gesshinkai Vancouver</t>
   </si>
   <si>
-    <t>Saudi Arabia</t>
+    <t>Solomon Islands</t>
   </si>
   <si>
     <t>GKK Canada</t>
   </si>
   <si>
-    <t>Solomon Islands</t>
+    <t>Seychelles</t>
   </si>
   <si>
     <t>Global Karate Do</t>
   </si>
   <si>
-    <t>Seychelles</t>
+    <t>Sudan</t>
   </si>
   <si>
     <t>GLOBAL KARATE FEDERATION OF INDIA</t>
   </si>
   <si>
-    <t>Sudan</t>
+    <t>Sweden</t>
   </si>
   <si>
     <t>GO KAN SHITO RYU FEDERATION OF INIDA</t>
   </si>
   <si>
-    <t>Sweden</t>
+    <t>Singapore</t>
   </si>
   <si>
     <t>GO TO KAI KARATE FEDERATION OF INDIA</t>
   </si>
   <si>
-    <t>Singapore</t>
+    <t>Saint Helena</t>
   </si>
   <si>
     <t>Goalmax</t>
   </si>
   <si>
-    <t>Saint Helena</t>
+    <t>Slovenia</t>
   </si>
   <si>
     <t>Goju Do Karate</t>
   </si>
   <si>
-    <t>Slovenia</t>
+    <t>Svalbard and Jan Mayen</t>
   </si>
   <si>
     <t>Gold Tiger Karate Dojo</t>
   </si>
   <si>
-    <t>Svalbard and Jan Mayen</t>
+    <t>Slovakia</t>
   </si>
   <si>
     <t>GOLD TIGERS GROUP (GTG)</t>
   </si>
   <si>
-    <t>Slovakia</t>
+    <t>Sierra Leone</t>
   </si>
   <si>
     <t>Golden Karate Club</t>
   </si>
   <si>
-    <t>Sierra Leone</t>
+    <t>San Marino</t>
   </si>
   <si>
     <t>Golden Karate Do Martial Arts Organization</t>
   </si>
   <si>
-    <t>San Marino</t>
+    <t>Senegal</t>
   </si>
   <si>
     <t>Golden karate do martial arts organization canada</t>
   </si>
   <si>
-    <t>Senegal</t>
+    <t>Somalia</t>
   </si>
   <si>
     <t>Golden Shotokan Ryu Karate  Association</t>
   </si>
   <si>
-    <t>Somalia</t>
+    <t>Suriname</t>
   </si>
   <si>
     <t>GONDWANA UNIVERSITY</t>
   </si>
   <si>
-    <t>Suriname</t>
+    <t>South Sudan</t>
   </si>
   <si>
     <t>Goulding Karate Club</t>
   </si>
   <si>
-    <t>South Sudan</t>
+    <t>S&amp;atilde;o Tomé and Pr&amp;iacute;ncipe</t>
   </si>
   <si>
     <t>Green Timbers Karate</t>
   </si>
   <si>
-    <t>S&amp;atilde;o Tomé and Pr&amp;iacute;ncipe</t>
+    <t>El Salvador</t>
   </si>
   <si>
     <t>Greendale Chito-Ryu</t>
   </si>
   <si>
-    <t>El Salvador</t>
+    <t>Sint Maarten</t>
   </si>
   <si>
     <t>Greenegin Karate</t>
   </si>
   <si>
-    <t>Sint Maarten</t>
+    <t>Syria</t>
   </si>
   <si>
     <t>Guelph Family Martial Arts</t>
   </si>
   <si>
-    <t>Syria</t>
+    <t>Swaziland</t>
   </si>
   <si>
     <t>Guildwood Chito Kai Karate School</t>
   </si>
   <si>
-    <t>Swaziland</t>
+    <t>Turks and Caicos Islands</t>
   </si>
   <si>
     <t>Guseikai Bell Dojo</t>
   </si>
   <si>
-    <t>Turks and Caicos Islands</t>
+    <t>Chad</t>
   </si>
   <si>
     <t>Guseikai Calgary Wado Group Inc</t>
   </si>
   <si>
-    <t>Chad</t>
+    <t>French Southern Territories</t>
   </si>
   <si>
     <t>Guseikai Karate Club</t>
   </si>
   <si>
-    <t>French Southern Territories</t>
+    <t>Togo</t>
+  </si>
+  <si>
+    <t>Guseikai Karate North Vancouver</t>
+  </si>
+  <si>
+    <t>Thailand</t>
   </si>
   <si>
     <t>Haida Gwaii Shito-Ryu</t>
   </si>
   <si>
-    <t>Togo</t>
+    <t>Tajikistan</t>
   </si>
   <si>
     <t>Hajime Karate</t>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>Tokelau</t>
   </si>
   <si>
     <t>Halifax Ryuseikan (RYUS)</t>
   </si>
   <si>
-    <t>Tajikistan</t>
+    <t>East Timor</t>
   </si>
   <si>
     <t>Ham's Martial Arts</t>
   </si>
   <si>
-    <t>Tokelau</t>
+    <t>Turkmenistan</t>
   </si>
   <si>
     <t>Hamilton Itosu Kai</t>
   </si>
   <si>
-    <t>East Timor</t>
+    <t>Tunisia</t>
   </si>
   <si>
     <t>Harbour City Shotokan</t>
   </si>
   <si>
-    <t>Turkmenistan</t>
+    <t>Tonga</t>
   </si>
   <si>
     <t>Harper Karate Kai</t>
   </si>
   <si>
-    <t>Tunisia</t>
+    <t>Turkey</t>
   </si>
   <si>
     <t>Hartlepool Wadokai</t>
   </si>
   <si>
-    <t>Tonga</t>
+    <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Hastings Martial Arts</t>
   </si>
   <si>
-    <t>Turkey</t>
+    <t>Tuvalu</t>
   </si>
   <si>
     <t>Hawkes Martial Arts</t>
   </si>
   <si>
-    <t>Trinidad and Tobago</t>
+    <t>Taiwan</t>
   </si>
   <si>
     <t>Hayabusa Karate</t>
   </si>
   <si>
-    <t>Tuvalu</t>
+    <t>Tanzania</t>
   </si>
   <si>
     <t>Heian Dojo SKIF Hamilton</t>
   </si>
   <si>
-    <t>Taiwan</t>
+    <t>Ukraine</t>
   </si>
   <si>
     <t>Higashi School of Karate</t>
   </si>
   <si>
-    <t>Tanzania</t>
+    <t>Uganda</t>
   </si>
   <si>
     <t>High Park Martial Arts</t>
   </si>
   <si>
-    <t>Ukraine</t>
+    <t>U.S. Minor Outlying Islands</t>
   </si>
   <si>
     <t>Hinode Karate and Kobudo</t>
   </si>
   <si>
-    <t>Uganda</t>
+    <t>Uruguay</t>
   </si>
   <si>
     <t>HMA Cambridge</t>
   </si>
   <si>
-    <t>U.S. Minor Outlying Islands</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
     <t>HokKouKan</t>
   </si>
   <si>
-    <t>Uruguay</t>
+    <t>Vatican City</t>
   </si>
   <si>
     <t>Hoku Shin</t>
   </si>
   <si>
-    <t>Uzbekistan</t>
+    <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>Hoku Shin Kakabeka</t>
   </si>
   <si>
-    <t>Vatican City</t>
+    <t>Venezuela</t>
   </si>
   <si>
     <t>hoku shin thunder bay</t>
   </si>
   <si>
-    <t>Saint Vincent and the Grenadines</t>
+    <t>British Virgin Islands</t>
   </si>
   <si>
     <t>Hollyburn Karate Club</t>
   </si>
   <si>
-    <t>Venezuela</t>
+    <t>U.S. Virgin Islands</t>
   </si>
   <si>
     <t>Honbu Dojo (Legacy)</t>
   </si>
   <si>
-    <t>British Virgin Islands</t>
+    <t>Vietnam</t>
   </si>
   <si>
     <t>Hotshot Athletic Martial Arts</t>
   </si>
   <si>
-    <t>U.S. Virgin Islands</t>
+    <t>Vanuatu</t>
   </si>
   <si>
     <t>Huron Community Centre Karate</t>
   </si>
   <si>
-    <t>Vietnam</t>
+    <t>Wallis and Futuna</t>
   </si>
   <si>
     <t>ICKF (International Chito Ryu Karate &amp; Fitness Inc.)</t>
   </si>
   <si>
-    <t>Vanuatu</t>
+    <t>Samoa</t>
   </si>
   <si>
     <t>Ikf india</t>
   </si>
   <si>
-    <t>Wallis and Futuna</t>
+    <t>Kosovo</t>
   </si>
   <si>
     <t>IKF Kitsap</t>
   </si>
   <si>
-    <t>Samoa</t>
+    <t>Yemen</t>
   </si>
   <si>
     <t>IKSSI-Institut de Karate  Shotokan de Sept-Iles</t>
   </si>
   <si>
-    <t>Kosovo</t>
+    <t>Mayotte</t>
   </si>
   <si>
     <t>IMA Houston</t>
   </si>
   <si>
-    <t>Yemen</t>
+    <t>South Africa</t>
   </si>
   <si>
     <t>IMA Utah</t>
   </si>
   <si>
-    <t>Mayotte</t>
+    <t>Zambia</t>
   </si>
   <si>
     <t>Indian Karate Team</t>
   </si>
   <si>
-    <t>South Africa</t>
+    <t>Zimbabwe</t>
   </si>
   <si>
     <t>Ingersoll Goju Ryu Karate</t>
   </si>
   <si>
-    <t>Zambia</t>
-[...1 lines deleted...]
-  <si>
     <t>Institute of Martial Arts</t>
   </si>
   <si>
-    <t>Zimbabwe</t>
-[...1 lines deleted...]
-  <si>
     <t>Intention Martial Arts</t>
   </si>
   <si>
     <t>International Karate Do-Goju Kai Pakistan ( SICAS BOYS KARATE CLUB)</t>
   </si>
   <si>
     <t>International Karate Federation</t>
   </si>
   <si>
     <t>International Karate Federation-Kitsap</t>
   </si>
   <si>
     <t>INTERNATIONAL KARATE TRAINING ACADEMY</t>
   </si>
   <si>
     <t>International Shotokan Karate</t>
   </si>
   <si>
     <t>International Shuri-Ryu Karate India</t>
   </si>
   <si>
     <t>Ippon Goju Ryu Karate Club</t>
   </si>
   <si>
     <t>Ippon Karate Dojo</t>
@@ -2855,51 +2861,51 @@
   <si>
     <t>Savona Karate Club</t>
   </si>
   <si>
     <t>Scarborough shito ryu karate and fitness center</t>
   </si>
   <si>
     <t>Schafer Karate Club (SKC)</t>
   </si>
   <si>
     <t>School of Kyokushin Karate</t>
   </si>
   <si>
     <t>Seikikai Martial Arts</t>
   </si>
   <si>
     <t>SEIKO KAI KARATE INTERNATIONAL</t>
   </si>
   <si>
     <t>Seikokai Shitoryu Karate-Do Nigeria</t>
   </si>
   <si>
     <t>Seiwa Kai Squamish Karate Club</t>
   </si>
   <si>
-    <t>Sen-No-Sen Martial Arts</t>
+    <t>Senosen Martial Arts School</t>
   </si>
   <si>
     <t>Senshi Academy of Martial Arts</t>
   </si>
   <si>
     <t>Senshi Shotokan Academy</t>
   </si>
   <si>
     <t>Senshuken MAA</t>
   </si>
   <si>
     <t>Sentenashi Karate Academy</t>
   </si>
   <si>
     <t>SGT University</t>
   </si>
   <si>
     <t>Shaheen's Academy of Martial Arts</t>
   </si>
   <si>
     <t>Shamuon Generation of Martial Arts</t>
   </si>
   <si>
     <t>Shaolin kung fu</t>
   </si>
@@ -3059,141 +3065,144 @@
   <si>
     <t>Stonetown Karate Centre Inc.</t>
   </si>
   <si>
     <t>Sudbury KMAC</t>
   </si>
   <si>
     <t>Summit Karate</t>
   </si>
   <si>
     <t>Surrey YMCA Shotokan Karate Club</t>
   </si>
   <si>
     <t>SWM Budokan Academy of Martial Arts</t>
   </si>
   <si>
     <t>Takahashi Dojo</t>
   </si>
   <si>
     <t>Tallack Martial Arts</t>
   </si>
   <si>
     <t>Taneda Dojo Kelowna Chito-Ryu</t>
   </si>
   <si>
+    <t>Taneda Dojo Kelowna/West Kelowna Chito-Ryu</t>
+  </si>
+  <si>
     <t>Taneda Dojo Peachland</t>
   </si>
   <si>
-    <t>Taneda Dojo Penticton Chito-Ryu</t>
+    <t>Taneda Dojo Penticton/Summerland Chito-Ryu</t>
   </si>
   <si>
     <t>Taneda Dojo Summerland Chito-Ryu</t>
   </si>
   <si>
-    <t>Taneda Dojo Westbank Chito-Ryu</t>
-[...1 lines deleted...]
-  <si>
     <t>Tanzadeh Shitokai</t>
   </si>
   <si>
     <t>Tasaki Kai Karate (SEIWA)</t>
   </si>
   <si>
     <t>TDK Karate Academy</t>
   </si>
   <si>
     <t>Team Italy</t>
   </si>
   <si>
     <t>Team Pro Fit Karate-Do</t>
   </si>
   <si>
     <t>Team Trackie DOJO</t>
   </si>
   <si>
     <t>Tesshinkan</t>
   </si>
   <si>
     <t>The Arabian Karate Club</t>
   </si>
   <si>
     <t>The Dojo</t>
   </si>
   <si>
     <t>The Dojo Family</t>
   </si>
   <si>
     <t>The Harmony Martial Arts Center</t>
   </si>
   <si>
     <t>The Karate School / Leslieville Dojo</t>
   </si>
   <si>
-    <t>The Powerhouse martial arts &amp; fitness</t>
+    <t>The Powerhouse Martial Arts &amp; Fitness</t>
   </si>
   <si>
     <t>The Shelburne Dojo</t>
   </si>
   <si>
     <t>Thiri Dragons Martial Arts</t>
   </si>
   <si>
     <t>Thompson Karate Club</t>
   </si>
   <si>
     <t>Thompson-Nicola Shotokan Karate Club</t>
   </si>
   <si>
     <t>Tiger Karate Do</t>
   </si>
   <si>
     <t>Tiger's Eye Karate-Do (North Shore)</t>
   </si>
   <si>
     <t>Tiger's Eye Karate-Do (Yaletown)</t>
   </si>
   <si>
     <t>Tiger's Lair Karate Do</t>
   </si>
   <si>
     <t>TKC Ottawa</t>
   </si>
   <si>
     <t>TNT School of Martial Arts</t>
   </si>
   <si>
     <t>Tokon</t>
   </si>
   <si>
     <t>Tom Mah School of Karate</t>
   </si>
   <si>
     <t>Top Karate - North Vancouver</t>
   </si>
   <si>
     <t>Top Karate - Port Coquitlam</t>
+  </si>
+  <si>
+    <t>Tora Do Karate</t>
   </si>
   <si>
     <t>Tora Karate</t>
   </si>
   <si>
     <t>Toraguchi Martial Arts</t>
   </si>
   <si>
     <t>Toronto Applied Karate</t>
   </si>
   <si>
     <t>Toronto JKA Karate</t>
   </si>
   <si>
     <t>Toronto Martial Arts Academy</t>
   </si>
   <si>
     <t>Toronto Wado-Ryu Karate</t>
   </si>
   <si>
     <t>Toushinkai Karate Club</t>
   </si>
   <si>
     <t>Traditional Karate Arts Canada (TKAC)</t>
   </si>
@@ -14320,67 +14329,76 @@
       </c>
       <c r="DB748" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="749" spans="1:118">
       <c r="F749" s="2"/>
       <c r="N749" t="s">
         <v>5</v>
       </c>
       <c r="W749" t="s">
         <v>5</v>
       </c>
       <c r="DB749" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="750" spans="1:118">
       <c r="F750" s="2"/>
       <c r="N750" t="s">
         <v>5</v>
       </c>
       <c r="W750" t="s">
         <v>5</v>
       </c>
+      <c r="DB750" t="s">
+        <v>1155</v>
+      </c>
     </row>
     <row r="751" spans="1:118">
       <c r="F751" s="2"/>
       <c r="N751" t="s">
         <v>5</v>
       </c>
       <c r="W751" t="s">
         <v>5</v>
       </c>
+      <c r="DB751" t="s">
+        <v>1156</v>
+      </c>
     </row>
     <row r="752" spans="1:118">
       <c r="F752" s="2"/>
       <c r="N752" t="s">
         <v>5</v>
       </c>
       <c r="W752" t="s">
         <v>5</v>
+      </c>
+      <c r="DB752" t="s">
+        <v>1157</v>
       </c>
     </row>
     <row r="753" spans="1:118">
       <c r="F753" s="2"/>
       <c r="N753" t="s">
         <v>5</v>
       </c>
       <c r="W753" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="754" spans="1:118">
       <c r="F754" s="2"/>
       <c r="N754" t="s">
         <v>5</v>
       </c>
       <c r="W754" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="755" spans="1:118">
       <c r="F755" s="2"/>
       <c r="N755" t="s">
         <v>5</v>
       </c>
@@ -16588,51 +16606,51 @@
       <c r="F1000" s="2"/>
       <c r="N1000" t="s">
         <v>5</v>
       </c>
       <c r="W1000" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="14">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DM$1:$DM$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DN$1:$DN$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$749</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$752</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DF$1:$DF$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DI$1:$DI$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$2</formula1>
     </dataValidation>